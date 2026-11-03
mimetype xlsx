--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1753,139 +1753,139 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Weight ( Adjustable)</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Weighted Score</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Interpretation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>D1 Consensus on Values</t>
         </is>
       </c>
       <c r="B4" s="5">
-        <f>'02-Scoring Table'!F10</f>
+        <f>'02-Scoring Sheet'!F10</f>
         <v/>
       </c>
       <c r="C4" s="17" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="4">
         <f>IF(OR(B4="",C4=""),"",ROUND(B4*C4,2))</f>
         <v/>
       </c>
       <c r="E4" s="5">
         <f>IF(B4="","",IF(B4&lt;3,"Shortcoming: Priority for Improvement",IF(B4&lt;4,"Moderate: Strengthen and Enhance","Strength: Can be Demonstrated and Replicated")))</f>
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>D2 Behavioral Willingness</t>
         </is>
       </c>
       <c r="B5" s="5">
-        <f>'02-Scoring Table'!F14</f>
+        <f>'02-Scoring Sheet'!F14</f>
         <v/>
       </c>
       <c r="C5" s="17" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="4">
         <f>IF(OR(B5="",C5=""),"",ROUND(B5*C5,2))</f>
         <v/>
       </c>
       <c r="E5" s="5">
         <f>IF(B5="","",IF(B5&lt;3,"Shortcoming: Priority for Improvement",IF(B5&lt;4,"Moderate: Strengthen and Enhance","Strength: Can be Demonstrated and Replicated")))</f>
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>D3 Institutional Support</t>
         </is>
       </c>
       <c r="B6" s="5">
-        <f>'02-Score Sheet'!F18</f>
+        <f>'02-Scoring Sheet'!F18</f>
         <v/>
       </c>
       <c r="C6" s="17" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="4">
         <f>IF(OR(B6="",C6=""),"",ROUND(B6*C6,2))</f>
         <v/>
       </c>
       <c r="E6" s="5">
         <f>IF(B6="","",IF(B6&lt;3,"Weak Point: Priority Improvement",IF(B6&lt;4,"Medium: Consolidation and Enhancement","Strength: Demonstrable and Replicable")))</f>
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>D4 Communication Transparency</t>
         </is>
       </c>
       <c r="B7" s="5">
-        <f>'02-Score Sheet'!F22</f>
+        <f>'02-Scoring Sheet'!F22</f>
         <v/>
       </c>
       <c r="C7" s="17" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="4">
         <f>IF(OR(B7="",C7=""),"",ROUND(B7*C7,2))</f>
         <v/>
       </c>
       <c r="E7" s="5">
         <f>IF(B7="","",IF(B7&lt;3,"Weak Point: Priority Improvement",IF(B7&lt;4,"Medium: Consolidation and Enhancement","Strength: Demonstrable and Replicable")))</f>
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>D5 Continuous Improvement Power</t>
         </is>
       </c>
       <c r="B8" s="5">
-        <f>'02-Score Sheet'!F26</f>
+        <f>'02-Scoring Sheet'!F26</f>
         <v/>
       </c>
       <c r="C8" s="17" t="n">
         <v>0.2</v>
       </c>
       <c r="D8" s="4">
         <f>IF(OR(B8="",C8=""),"",ROUND(B8*C8,2))</f>
         <v/>
       </c>
       <c r="E8" s="5">
         <f>IF(B8="","",IF(B8&lt;3,"Weak Point: Priority Improvement",IF(B8&lt;4,"Medium: Consolidation and Enhancement","Strength: Demonstrable and Replicable")))</f>
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Weighted Total Score</t>
         </is>
       </c>
       <c r="B9" s="16">
         <f>IF(COUNT(D4:D8)=0,"",ROUND(SUM(D4:D8),2))</f>
         <v/>
       </c>
       <c r="C9" t="inlineStr">