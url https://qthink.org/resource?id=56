--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1716,117 +1716,117 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Weight ( Adjustable)</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Weighted Score</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Interpretation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>D1 Participation</t>
         </is>
       </c>
       <c r="B4" s="5">
-        <f>'02-Scoring Table'!G10</f>
+        <f>'02-Scoring Sheet'!G10</f>
         <v/>
       </c>
       <c r="C4" s="17" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="4">
         <f>IF(OR(B4="",C4=""),"",ROUND(B4*C4,2))</f>
         <v/>
       </c>
       <c r="E4" s="5">
         <f>IF(B4="","",IF(B4&lt;2,"Seedling: Priority Breakthrough",IF(B4&lt;3,"Early Growth: Consolidate Mechanisms",IF(B4&lt;4,"Growth: Expand Results","Mature: Demonstrable"))))</f>
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>D2 System Maturity</t>
         </is>
       </c>
       <c r="B5" s="5">
-        <f>'02-Score Sheet'!G14</f>
+        <f>'02-Scoring Sheet'!G14</f>
         <v/>
       </c>
       <c r="C5" s="17" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="4">
         <f>IF(OR(B5="",C5=""),"",ROUND(B5*C5,2))</f>
         <v/>
       </c>
       <c r="E5" s="5">
         <f>IF(B5="","",IF(B5&lt;2,"Seedling: Priority Breakthrough",IF(B5&lt;3,"Early Growth: Strengthen Mechanisms",IF(B5&lt;4,"Growth: Expand Results","Mature: Demonstrable"))))</f>
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>D3 Competency Level</t>
         </is>
       </c>
       <c r="B6" s="5">
-        <f>'02-Score Sheet'!G18</f>
+        <f>'02-Scoring Sheet'!G18</f>
         <v/>
       </c>
       <c r="C6" s="17" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="4">
         <f>IF(OR(B6="",C6=""),"",ROUND(B6*C6,2))</f>
         <v/>
       </c>
       <c r="E6" s="5">
         <f>IF(B6="","",IF(B6&lt;2,"Seedling: Priority Breakthrough",IF(B6&lt;3,"Early Growth: Strengthen Mechanisms",IF(B6&lt;4,"Growth: Expand Results","Mature: Demonstrable"))))</f>
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>D4 Result Effectiveness</t>
         </is>
       </c>
       <c r="B7" s="5">
-        <f>'02-Score Sheet'!G22</f>
+        <f>'02-Scoring Sheet'!G22</f>
         <v/>
       </c>
       <c r="C7" s="17" t="n">
         <v>0.25</v>
       </c>
       <c r="D7" s="4">
         <f>IF(OR(B7="",C7=""),"",ROUND(B7*C7,2))</f>
         <v/>
       </c>
       <c r="E7" s="5">
         <f>IF(B7="","",IF(B7&lt;2,"Seedling: Priority Breakthrough",IF(B7&lt;3,"Early Growth: Strengthen Mechanisms",IF(B7&lt;4,"Growth: Expand Results","Mature: Demonstrable"))))</f>
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Weighted Total Score</t>
         </is>
       </c>
       <c r="B8" s="16">
         <f>IF(COUNT(D4:D7)=0,"",ROUND(SUM(D4:D7),2))</f>
         <v/>
       </c>
       <c r="C8" t="inlineStr">